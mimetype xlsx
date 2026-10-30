--- v2 (2026-06-15)
+++ v3 (2026-10-30)
@@ -1,257 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\doisn\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF339932-E04A-4B52-9249-7EDC7B16EA14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65C7287B-58E0-4365-9D8F-62FE17F58C50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{CCFADF82-8D7B-4FD9-ABD6-3A455B8AE27B}"/>
   </bookViews>
   <sheets>
     <sheet name="6P" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xleta.IF" hidden="1" xlm="1">#NAME?</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J33" i="2" l="1"/>
+  <c r="T33" i="2" l="1"/>
+  <c r="W28" i="2"/>
+  <c r="U28" i="2"/>
+  <c r="V23" i="2"/>
+  <c r="S42" i="2"/>
+  <c r="I17" i="2"/>
+  <c r="X36" i="2"/>
+  <c r="V36" i="2"/>
+  <c r="T36" i="2"/>
+  <c r="J33" i="2"/>
   <c r="O32" i="2" s="1"/>
   <c r="J7" i="2"/>
   <c r="Y48" i="2"/>
   <c r="X53" i="2" s="1"/>
   <c r="X79" i="2"/>
   <c r="V79" i="2"/>
   <c r="T79" i="2"/>
   <c r="R73" i="2"/>
   <c r="Y6" i="2"/>
   <c r="O35" i="2" l="1"/>
   <c r="O37" i="2" s="1"/>
   <c r="Z53" i="2"/>
   <c r="AA59" i="2" s="1"/>
   <c r="AB64" i="2" s="1"/>
   <c r="AC69" i="2" s="1"/>
   <c r="AC72" i="2" s="1"/>
   <c r="W59" i="2"/>
   <c r="O6" i="2"/>
   <c r="R32" i="2"/>
   <c r="X11" i="2"/>
   <c r="W18" i="2" s="1"/>
   <c r="AD74" i="2" l="1"/>
   <c r="AD77" i="2" s="1"/>
   <c r="Y59" i="2"/>
   <c r="Z64" i="2" s="1"/>
   <c r="AA69" i="2" s="1"/>
   <c r="AA72" i="2" s="1"/>
   <c r="V64" i="2"/>
   <c r="O9" i="2"/>
   <c r="Z11" i="2"/>
   <c r="AE79" i="2" l="1"/>
   <c r="AE82" i="2" s="1"/>
   <c r="AA18" i="2"/>
   <c r="AB23" i="2" s="1"/>
   <c r="AC28" i="2" s="1"/>
   <c r="AB74" i="2"/>
   <c r="AB77" i="2" s="1"/>
   <c r="X64" i="2"/>
   <c r="Y69" i="2" s="1"/>
   <c r="Y72" i="2" s="1"/>
   <c r="D43" i="2" s="1"/>
   <c r="F43" i="2" s="1"/>
   <c r="U69" i="2"/>
   <c r="O11" i="2"/>
   <c r="AH29" i="2" s="1"/>
   <c r="Y18" i="2"/>
   <c r="Z23" i="2" s="1"/>
-  <c r="V23" i="2"/>
   <c r="AD33" i="2" l="1"/>
   <c r="AE38" i="2" s="1"/>
   <c r="AE42" i="2" s="1"/>
   <c r="AC31" i="2"/>
   <c r="AA28" i="2"/>
   <c r="AB33" i="2" s="1"/>
   <c r="AC79" i="2"/>
   <c r="AC82" i="2" s="1"/>
   <c r="Z74" i="2"/>
   <c r="AA79" i="2" s="1"/>
   <c r="AA82" i="2" s="1"/>
   <c r="V38" i="2"/>
   <c r="W69" i="2"/>
   <c r="X74" i="2" s="1"/>
+  <c r="X77" i="2" s="1"/>
   <c r="T74" i="2"/>
+  <c r="T77" i="2" s="1"/>
   <c r="U72" i="2"/>
   <c r="D47" i="2" s="1"/>
   <c r="F47" i="2" s="1"/>
   <c r="X38" i="2"/>
   <c r="T38" i="2"/>
-  <c r="U28" i="2"/>
-  <c r="U31" i="2" s="1"/>
+  <c r="U31" i="2"/>
   <c r="D21" i="2" s="1"/>
   <c r="F21" i="2" s="1"/>
   <c r="X23" i="2"/>
   <c r="Y28" i="2" s="1"/>
   <c r="AD36" i="2" l="1"/>
   <c r="AA31" i="2"/>
   <c r="Z77" i="2"/>
   <c r="V74" i="2"/>
-  <c r="R77" i="2" s="1"/>
   <c r="W72" i="2"/>
-  <c r="T77" i="2"/>
-  <c r="I47" i="2" s="1"/>
+  <c r="I47" i="2"/>
   <c r="K47" i="2" s="1"/>
   <c r="S79" i="2"/>
   <c r="Y79" i="2"/>
   <c r="Y82" i="2" s="1"/>
-  <c r="X77" i="2"/>
-  <c r="I43" i="2" s="1"/>
+  <c r="I43" i="2"/>
   <c r="K43" i="2" s="1"/>
   <c r="AB36" i="2"/>
   <c r="AC38" i="2"/>
   <c r="AC42" i="2" s="1"/>
   <c r="Z33" i="2"/>
   <c r="Y31" i="2"/>
   <c r="D17" i="2" s="1"/>
   <c r="F17" i="2" s="1"/>
-  <c r="T33" i="2"/>
-[...1 lines deleted...]
-  <c r="U79" i="2" l="1"/>
+  <c r="R77" i="2" l="1"/>
+  <c r="V77" i="2"/>
+  <c r="U79" i="2"/>
   <c r="U82" i="2" s="1"/>
   <c r="N47" i="2" s="1"/>
   <c r="P47" i="2" s="1"/>
   <c r="W79" i="2"/>
   <c r="W82" i="2" s="1"/>
   <c r="N45" i="2" s="1"/>
   <c r="P45" i="2" s="1"/>
-  <c r="V77" i="2"/>
-  <c r="I45" i="2" s="1"/>
+  <c r="I45" i="2"/>
   <c r="K45" i="2" s="1"/>
   <c r="K50" i="2" s="1"/>
   <c r="R72" i="2"/>
   <c r="D45" i="2"/>
   <c r="F45" i="2" s="1"/>
   <c r="F50" i="2" s="1"/>
   <c r="N43" i="2"/>
   <c r="P43" i="2" s="1"/>
   <c r="S82" i="2"/>
   <c r="N49" i="2" s="1"/>
   <c r="P49" i="2" s="1"/>
   <c r="Z36" i="2"/>
   <c r="AA38" i="2"/>
   <c r="AA42" i="2" s="1"/>
-  <c r="T36" i="2"/>
-  <c r="I21" i="2" s="1"/>
+  <c r="I21" i="2"/>
   <c r="S38" i="2"/>
   <c r="X33" i="2"/>
   <c r="W31" i="2"/>
   <c r="V33" i="2"/>
   <c r="R82" i="2" l="1"/>
   <c r="P52" i="2"/>
   <c r="R31" i="2"/>
   <c r="D19" i="2"/>
   <c r="F19" i="2" s="1"/>
   <c r="F24" i="2" s="1"/>
   <c r="AH35" i="2" s="1"/>
   <c r="R36" i="2"/>
-  <c r="S42" i="2"/>
-[...2 lines deleted...]
-  <c r="I17" i="2" s="1"/>
+  <c r="N23" i="2"/>
   <c r="Y38" i="2"/>
   <c r="Y42" i="2" s="1"/>
   <c r="N17" i="2" s="1"/>
   <c r="K21" i="2"/>
-  <c r="V36" i="2"/>
-  <c r="I19" i="2" s="1"/>
+  <c r="I19" i="2"/>
   <c r="W38" i="2"/>
   <c r="U38" i="2"/>
   <c r="U42" i="2" s="1"/>
   <c r="N21" i="2" s="1"/>
   <c r="R42" i="2" l="1"/>
   <c r="W42" i="2"/>
   <c r="N19" i="2" s="1"/>
   <c r="K19" i="2"/>
   <c r="P17" i="2"/>
   <c r="K17" i="2"/>
   <c r="K24" i="2" l="1"/>
   <c r="AI35" i="2" s="1"/>
   <c r="P19" i="2"/>
   <c r="P21" i="2"/>
   <c r="P23" i="2"/>
   <c r="P26" i="2" l="1"/>
   <c r="AJ35" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="67">
   <si>
     <t>1ère partie</t>
   </si>
   <si>
     <t>2ème Partie</t>
   </si>
   <si>
     <t>3ème Partie</t>
   </si>
   <si>
     <t>1G</t>
   </si>
   <si>
     <t>2G</t>
   </si>
   <si>
     <t>1G-1P</t>
   </si>
   <si>
     <t>2P</t>
   </si>
   <si>
     <t>1P</t>
   </si>
   <si>
@@ -803,51 +803,51 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -920,50 +920,53 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3539,51 +3542,51 @@
           <a:off x="3442608" y="1020536"/>
           <a:ext cx="802821" cy="217715"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData/>
+    <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>13607</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>272143</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>707570</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>108859</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="47" name="Connecteur droit avec flèche 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17B835E-58E4-4D4A-9F75-797DF93E6B83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -3592,51 +3595,51 @@
           <a:off x="3524250" y="2122714"/>
           <a:ext cx="5143499" cy="136074"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData/>
+    <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>149678</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>639535</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>108857</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="53" name="Connecteur droit avec flèche 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{784B231B-E269-4190-8EE1-21D1F1475FBD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -3645,51 +3648,51 @@
           <a:off x="3660321" y="2639786"/>
           <a:ext cx="4939393" cy="136071"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData/>
+    <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>81642</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>54429</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>734785</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>81643</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="58" name="Connecteur droit avec flèche 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FBAE471-44BA-404D-8ED4-9F0AB0119686}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -3698,51 +3701,51 @@
           <a:off x="7279821" y="1592036"/>
           <a:ext cx="1415143" cy="27214"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData/>
+    <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>32</xdr:col>
       <xdr:colOff>326572</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>122465</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>721179</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>136072</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="64" name="Connecteur droit avec flèche 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD77829F-381B-4222-ADC6-72F782FA7987}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -3751,51 +3754,51 @@
           <a:off x="13117286" y="4925786"/>
           <a:ext cx="394607" cy="13607"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData/>
+    <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>386292</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>16933</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>291042</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>178858</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="33" name="Connecteur droit avec flèche 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC305F45-24CE-4A48-B4F6-DB945C282934}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -6305,103 +6308,103 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3F4ABD2-36A8-4525-9FCF-121B07E7D738}">
   <dimension ref="B1:AJ85"/>
   <sheetViews>
-    <sheetView showRowColHeaders="0" tabSelected="1" topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.88671875" customWidth="1"/>
     <col min="3" max="3" width="23.5546875" customWidth="1"/>
     <col min="4" max="4" width="9.5546875" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="13.33203125" customWidth="1"/>
     <col min="7" max="7" width="3" customWidth="1"/>
     <col min="8" max="8" width="21.88671875" customWidth="1"/>
     <col min="9" max="9" width="9.5546875" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" customWidth="1"/>
     <col min="11" max="11" width="13.5546875" customWidth="1"/>
     <col min="12" max="12" width="2.6640625" customWidth="1"/>
     <col min="13" max="13" width="23.44140625" customWidth="1"/>
     <col min="14" max="14" width="9.109375" customWidth="1"/>
     <col min="15" max="15" width="11.5546875" customWidth="1"/>
     <col min="16" max="16" width="14.5546875" customWidth="1"/>
     <col min="17" max="18" width="20" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="12" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="11.44140625" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="14.109375" hidden="1" customWidth="1"/>
     <col min="22" max="32" width="11.44140625" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="14.88671875" customWidth="1"/>
     <col min="35" max="36" width="16" customWidth="1"/>
     <col min="37" max="37" width="13.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" ht="5.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:36" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K2" s="41"/>
     </row>
     <row r="3" spans="2:36" ht="31.8" thickBot="1" x14ac:dyDescent="0.65">
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="70"/>
-[...12 lines deleted...]
-      <c r="P3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="72"/>
     </row>
     <row r="4" spans="2:36" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="5" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B5" s="19"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="43" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="8"/>
     </row>
     <row r="6" spans="2:36" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B6" s="24"/>
@@ -6584,69 +6587,69 @@
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="22"/>
       <c r="S12" t="s">
         <v>56</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Z12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AH12" s="41" t="s">
         <v>48</v>
       </c>
       <c r="AI12" s="41"/>
       <c r="AJ12" s="41"/>
     </row>
     <row r="13" spans="2:36" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B13" s="24"/>
-      <c r="C13" s="75" t="s">
+      <c r="C13" s="76" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="76"/>
-      <c r="E13" s="77"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="78"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
-      <c r="H13" s="57" t="s">
+      <c r="H13" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="I13" s="58"/>
-      <c r="J13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="60"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
-      <c r="M13" s="60" t="s">
+      <c r="M13" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="N13" s="61"/>
-      <c r="O13" s="62"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="63"/>
       <c r="P13" s="22"/>
     </row>
     <row r="14" spans="2:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="24"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="51"/>
       <c r="L14" s="51"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="50"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="2:36" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B15" s="24"/>
       <c r="C15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="49"/>
@@ -6904,246 +6907,246 @@
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="28"/>
       <c r="O22" s="28"/>
       <c r="P22" s="22"/>
       <c r="AI22" s="42"/>
       <c r="AJ22" s="42"/>
     </row>
     <row r="23" spans="2:36" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B23" s="24"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
-      <c r="M23" s="63" t="s">
+      <c r="M23" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="N23" s="65">
+      <c r="N23" s="66">
         <f>S42</f>
         <v>0</v>
       </c>
-      <c r="O23" s="67"/>
-      <c r="P23" s="53">
+      <c r="O23" s="68"/>
+      <c r="P23" s="54">
         <f>O23*N23</f>
         <v>0</v>
       </c>
       <c r="U23" t="s">
         <v>2</v>
       </c>
       <c r="V23" s="1">
         <f>W18/2</f>
         <v>0</v>
       </c>
       <c r="X23" s="1">
         <f>W18/2+Y18/2</f>
         <v>0</v>
       </c>
       <c r="Z23" s="1">
         <f>Y18/2+AA18/2</f>
         <v>0</v>
       </c>
       <c r="AB23" s="1">
         <f>AA18/2</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:36" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B24" s="24"/>
       <c r="C24" s="25"/>
-      <c r="D24" s="55" t="s">
+      <c r="D24" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="55"/>
+      <c r="E24" s="56"/>
       <c r="F24" s="47">
         <f>F17+F19+F21</f>
         <v>0</v>
       </c>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
-      <c r="I24" s="55" t="s">
+      <c r="I24" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="J24" s="55"/>
+      <c r="J24" s="56"/>
       <c r="K24" s="47">
         <f>K17+K19+K21</f>
         <v>0</v>
       </c>
       <c r="L24" s="25"/>
-      <c r="M24" s="64"/>
-[...2 lines deleted...]
-      <c r="P24" s="54"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="67"/>
+      <c r="O24" s="69"/>
+      <c r="P24" s="55"/>
       <c r="V24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="X24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Z24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AB24" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B25" s="24"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="22"/>
     </row>
     <row r="26" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B26" s="24"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
-      <c r="N26" s="55" t="s">
+      <c r="N26" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="O26" s="55"/>
+      <c r="O26" s="56"/>
       <c r="P26" s="47">
         <f>P17+P19+P21+P23</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B27" s="26"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
-      <c r="N27" s="56"/>
-      <c r="O27" s="56"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="57"/>
       <c r="P27" s="23"/>
     </row>
     <row r="28" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="T28" t="s">
         <v>12</v>
       </c>
       <c r="U28" s="1">
         <f>V23/2</f>
         <v>0</v>
       </c>
       <c r="W28" s="1">
         <f>V23/2+X23/2</f>
         <v>0</v>
       </c>
       <c r="Y28" s="1">
         <f>X23/2+Z23/2</f>
         <v>0</v>
       </c>
       <c r="AA28" s="1">
         <f>Z23/2+AB23/2</f>
         <v>0</v>
       </c>
       <c r="AC28" s="1">
         <f>AB23/2</f>
         <v>0</v>
       </c>
       <c r="AH28" s="44" t="s">
         <v>54</v>
       </c>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
     </row>
     <row r="29" spans="2:36" ht="26.4" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B29" s="72" t="s">
+      <c r="B29" s="73" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="73"/>
-[...12 lines deleted...]
-      <c r="P29" s="74"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="74"/>
+      <c r="P29" s="75"/>
       <c r="U29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH29" s="78">
+      <c r="AH29" s="79">
         <f>O11+O37</f>
         <v>0</v>
       </c>
-      <c r="AI29" s="79"/>
-      <c r="AJ29" s="80"/>
+      <c r="AI29" s="80"/>
+      <c r="AJ29" s="81"/>
     </row>
     <row r="30" spans="2:36" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="U30" s="3"/>
       <c r="W30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AC30" s="3"/>
     </row>
     <row r="31" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="19"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
       <c r="P31" s="21"/>
       <c r="R31" s="9">
@@ -7213,205 +7216,207 @@
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="11" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="25"/>
       <c r="J33" s="40">
         <f>IF(J35="Dou",J32*2,IF(J35="TRI",J32*3,J32))</f>
         <v>0</v>
       </c>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="25"/>
       <c r="O33" s="35"/>
       <c r="P33" s="22"/>
       <c r="R33" s="9"/>
       <c r="S33" t="s">
         <v>16</v>
       </c>
-      <c r="T33" s="10">
+      <c r="T33" s="53">
         <f>U28/2</f>
         <v>0</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="1">
         <f>U28/2+W28/2</f>
         <v>0</v>
       </c>
       <c r="W33" s="3"/>
       <c r="X33" s="1">
         <f>W28/2+Y28/2</f>
         <v>0</v>
       </c>
       <c r="Y33" s="3"/>
       <c r="Z33" s="1">
         <f>Y28/2+AA28/2</f>
         <v>0</v>
       </c>
       <c r="AA33" s="3"/>
       <c r="AB33" s="1">
         <f>AA28/2+AC28/2</f>
         <v>0</v>
       </c>
       <c r="AC33" s="3"/>
       <c r="AD33" s="1">
         <f>AC28/2</f>
         <v>0</v>
       </c>
-      <c r="AH33" s="81" t="s">
+      <c r="AH33" s="82" t="s">
         <v>59</v>
       </c>
-      <c r="AI33" s="81" t="s">
+      <c r="AI33" s="82" t="s">
         <v>60</v>
       </c>
-      <c r="AJ33" s="81" t="s">
+      <c r="AJ33" s="82" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B34" s="30"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="31"/>
       <c r="O34" s="31"/>
       <c r="P34" s="32"/>
       <c r="T34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U34" s="3"/>
       <c r="V34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W34" s="3"/>
       <c r="X34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3" t="s">
         <v>27</v>
       </c>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="AH34" s="82"/>
-[...1 lines deleted...]
-      <c r="AJ34" s="82"/>
+      <c r="AH34" s="83"/>
+      <c r="AI34" s="83"/>
+      <c r="AJ34" s="83"/>
     </row>
     <row r="35" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="24"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="25"/>
-      <c r="J35" s="34"/>
+      <c r="J35" s="34" t="s">
+        <v>62</v>
+      </c>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="13" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="25"/>
       <c r="O35" s="15">
         <f>O32*O33</f>
         <v>0</v>
       </c>
       <c r="P35" s="22"/>
       <c r="U35" s="3"/>
       <c r="W35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="AA35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AH35" s="45">
         <f>F24+F50</f>
         <v>0</v>
       </c>
       <c r="AI35" s="45">
         <f>K24+K50</f>
         <v>0</v>
       </c>
       <c r="AJ35" s="45">
         <f>P26+P52</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B36" s="24"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25"/>
       <c r="O36" s="25"/>
       <c r="P36" s="22"/>
       <c r="R36" s="9">
         <f>T33+V33+X33+Z33+AB33+AD33</f>
         <v>0</v>
       </c>
       <c r="T36" s="7">
-        <f>T33</f>
+        <f>ROUND(T33,0)</f>
         <v>0</v>
       </c>
       <c r="U36" s="3"/>
       <c r="V36" s="7">
-        <f>V33</f>
+        <f>ROUND(V33,0)</f>
         <v>0</v>
       </c>
       <c r="W36" s="3"/>
       <c r="X36" s="7">
-        <f>X33</f>
+        <f>ROUND(X33,0)</f>
         <v>0</v>
       </c>
       <c r="Y36" s="3"/>
       <c r="Z36" s="7">
         <f>Z33</f>
         <v>0</v>
       </c>
       <c r="AA36" s="3"/>
       <c r="AB36" s="7">
         <f>AB33</f>
         <v>0</v>
       </c>
       <c r="AC36" s="3"/>
       <c r="AD36" s="7">
         <f>AD33</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B37" s="24"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
@@ -7483,69 +7488,69 @@
         <v>0</v>
       </c>
       <c r="X38">
         <f>$U$6*X37</f>
         <v>0</v>
       </c>
       <c r="Y38" s="1">
         <f>ROUND(X33/2+Z33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AA38" s="1">
         <f>ROUND(Z33/2+AB33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AC38" s="1">
         <f>ROUND(AB33/2+AD33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AE38" s="1">
         <f>ROUND(AD33/2,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B39" s="24"/>
-      <c r="C39" s="75" t="s">
+      <c r="C39" s="76" t="s">
         <v>57</v>
       </c>
-      <c r="D39" s="76"/>
-      <c r="E39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="78"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
-      <c r="H39" s="57" t="s">
+      <c r="H39" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="I39" s="58"/>
-      <c r="J39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="60"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
-      <c r="M39" s="60" t="s">
+      <c r="M39" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="N39" s="61"/>
-      <c r="O39" s="62"/>
+      <c r="N39" s="62"/>
+      <c r="O39" s="63"/>
       <c r="P39" s="22"/>
       <c r="S39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="U39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AC39" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="2:36" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="24"/>
@@ -7850,146 +7855,146 @@
       <c r="M48" s="25"/>
       <c r="N48" s="28"/>
       <c r="O48" s="28"/>
       <c r="P48" s="22"/>
       <c r="R48" s="16"/>
       <c r="S48" s="16"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="Y48" s="1">
         <f>J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:28" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B49" s="24"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
-      <c r="M49" s="63" t="s">
+      <c r="M49" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="N49" s="65">
+      <c r="N49" s="66">
         <f>S82</f>
         <v>0</v>
       </c>
-      <c r="O49" s="67"/>
-      <c r="P49" s="53">
+      <c r="O49" s="68"/>
+      <c r="P49" s="54">
         <f>O49*N49</f>
         <v>0</v>
       </c>
       <c r="U49" s="9"/>
     </row>
     <row r="50" spans="2:28" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="24"/>
       <c r="C50" s="25"/>
-      <c r="D50" s="55" t="s">
+      <c r="D50" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="E50" s="55"/>
+      <c r="E50" s="56"/>
       <c r="F50" s="47">
         <f>F43+F45+F47</f>
         <v>0</v>
       </c>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
-      <c r="I50" s="55" t="s">
+      <c r="I50" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="J50" s="55"/>
+      <c r="J50" s="56"/>
       <c r="K50" s="47">
         <f>K43+K45+K47</f>
         <v>0</v>
       </c>
       <c r="L50" s="25"/>
-      <c r="M50" s="64"/>
-[...2 lines deleted...]
-      <c r="P50" s="54"/>
+      <c r="M50" s="65"/>
+      <c r="N50" s="67"/>
+      <c r="O50" s="69"/>
+      <c r="P50" s="55"/>
       <c r="S50" s="4"/>
     </row>
     <row r="51" spans="2:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B51" s="24"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="22"/>
     </row>
     <row r="52" spans="2:28" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B52" s="24"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
-      <c r="N52" s="55" t="s">
+      <c r="N52" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="O52" s="55"/>
+      <c r="O52" s="56"/>
       <c r="P52" s="47">
         <f>P43+P45+P47+P49</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="2:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B53" s="26"/>
       <c r="C53" s="27"/>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="27"/>
-      <c r="N53" s="56"/>
-      <c r="O53" s="56"/>
+      <c r="N53" s="57"/>
+      <c r="O53" s="57"/>
       <c r="P53" s="23"/>
       <c r="V53" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="1">
         <f>Y48/2</f>
         <v>0</v>
       </c>
       <c r="Z53" s="1">
         <f>Y48/2</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:28" x14ac:dyDescent="0.3">
       <c r="X54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Z54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="2:28" x14ac:dyDescent="0.3">
       <c r="U59" t="s">
         <v>1</v>
       </c>
@@ -8188,61 +8193,61 @@
       <c r="Z75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AA75" s="3"/>
       <c r="AB75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="AC75" s="3"/>
       <c r="AD75" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="18:31" x14ac:dyDescent="0.3">
       <c r="U76" s="3"/>
       <c r="W76" s="3"/>
       <c r="Y76" s="3"/>
       <c r="AA76" s="3"/>
       <c r="AC76" s="3"/>
     </row>
     <row r="77" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R77" s="9">
         <f>T74+V74+X74+Z74+AB74+AD74</f>
         <v>0</v>
       </c>
       <c r="T77" s="7">
-        <f>T74</f>
+        <f>ROUND(T74,0)</f>
         <v>0</v>
       </c>
       <c r="U77" s="3"/>
       <c r="V77" s="7">
-        <f>V74</f>
+        <f>ROUND(V74,0)</f>
         <v>0</v>
       </c>
       <c r="W77" s="3"/>
       <c r="X77" s="7">
-        <f>X74</f>
+        <f>ROUND(X74,0)</f>
         <v>0</v>
       </c>
       <c r="Y77" s="3"/>
       <c r="Z77" s="7">
         <f>Z74</f>
         <v>0</v>
       </c>
       <c r="AA77" s="3"/>
       <c r="AB77" s="7">
         <f>AB74</f>
         <v>0</v>
       </c>
       <c r="AC77" s="3"/>
       <c r="AD77" s="7">
         <f>AD74</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R78" s="8"/>
       <c r="T78" s="8"/>
       <c r="U78" s="3"/>
       <c r="V78" s="8"/>
       <c r="W78" s="3"/>
       <c r="X78" s="8"/>
@@ -8434,54 +8439,54 @@
     <cfRule type="expression" dxfId="5" priority="3">
       <formula>$D$32="4 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="4">
       <formula>$D$32="6 parties"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M15:P26">
     <cfRule type="expression" dxfId="3" priority="9">
       <formula>$D$6="4 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="10">
       <formula>$D$6="5 parties"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M41:P52">
     <cfRule type="expression" dxfId="1" priority="5">
       <formula>$D$32="4 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="6">
       <formula>$D$32="5 parties"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J35" xr:uid="{BE537956-002D-4961-BB22-7B3F5F506103}">
-      <formula1>$S$11:$S$12</formula1>
+      <formula1>$S$10:$S$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J9" xr:uid="{2491AD25-FB48-4465-A2B5-5AE0B2946CF4}">
-      <formula1>$S$1:$S$12</formula1>
+      <formula1>$S$10:$S$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 D32" xr:uid="{C84B0349-F437-40E4-ADD5-357AA66DB504}">
       <formula1>$S$13:$S$17</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>