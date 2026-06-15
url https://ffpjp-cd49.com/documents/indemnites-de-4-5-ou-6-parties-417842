--- v1 (2025-11-30)
+++ v2 (2026-06-15)
@@ -1,92 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pétanque\Documents\Concours\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\doisn\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BDA25005-901E-4DE7-A70B-50C265971308}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF339932-E04A-4B52-9249-7EDC7B16EA14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{CCFADF82-8D7B-4FD9-ABD6-3A455B8AE27B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{CCFADF82-8D7B-4FD9-ABD6-3A455B8AE27B}"/>
   </bookViews>
   <sheets>
     <sheet name="6P" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xleta.IF" hidden="1" xlm="1">#NAME?</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J7" i="2" l="1"/>
+  <c r="J33" i="2" l="1"/>
+  <c r="O32" i="2" s="1"/>
+  <c r="J7" i="2"/>
   <c r="Y48" i="2"/>
   <c r="X53" i="2" s="1"/>
-  <c r="O32" i="2"/>
   <c r="X79" i="2"/>
   <c r="V79" i="2"/>
   <c r="T79" i="2"/>
   <c r="R73" i="2"/>
   <c r="Y6" i="2"/>
   <c r="O35" i="2" l="1"/>
   <c r="O37" i="2" s="1"/>
   <c r="Z53" i="2"/>
   <c r="AA59" i="2" s="1"/>
   <c r="AB64" i="2" s="1"/>
   <c r="AC69" i="2" s="1"/>
   <c r="AC72" i="2" s="1"/>
   <c r="W59" i="2"/>
   <c r="O6" i="2"/>
   <c r="R32" i="2"/>
   <c r="X11" i="2"/>
   <c r="W18" i="2" s="1"/>
   <c r="AD74" i="2" l="1"/>
   <c r="AD77" i="2" s="1"/>
   <c r="Y59" i="2"/>
   <c r="Z64" i="2" s="1"/>
   <c r="AA69" i="2" s="1"/>
   <c r="AA72" i="2" s="1"/>
   <c r="V64" i="2"/>
   <c r="O9" i="2"/>
@@ -916,145 +917,145 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <color theme="2" tint="-9.9948118533890809E-2"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
@@ -6304,1164 +6305,1167 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3F4ABD2-36A8-4525-9FCF-121B07E7D738}">
   <dimension ref="B1:AJ85"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J37" sqref="J37"/>
+    <sheetView showRowColHeaders="0" tabSelected="1" topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="O33" sqref="O33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.88671875" customWidth="1"/>
+    <col min="3" max="3" width="23.5546875" customWidth="1"/>
+    <col min="4" max="4" width="9.5546875" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
-    <col min="6" max="6" width="13.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13.33203125" customWidth="1"/>
     <col min="7" max="7" width="3" customWidth="1"/>
-    <col min="8" max="8" width="21.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="14.5703125" customWidth="1"/>
+    <col min="8" max="8" width="21.88671875" customWidth="1"/>
+    <col min="9" max="9" width="9.5546875" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" customWidth="1"/>
+    <col min="11" max="11" width="13.5546875" customWidth="1"/>
+    <col min="12" max="12" width="2.6640625" customWidth="1"/>
+    <col min="13" max="13" width="23.44140625" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" customWidth="1"/>
+    <col min="15" max="15" width="11.5546875" customWidth="1"/>
+    <col min="16" max="16" width="14.5546875" customWidth="1"/>
     <col min="17" max="18" width="20" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="12" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="11.42578125" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="34" max="34" width="14.85546875" customWidth="1"/>
+    <col min="20" max="20" width="11.44140625" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="14.109375" hidden="1" customWidth="1"/>
+    <col min="22" max="32" width="11.44140625" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="14.88671875" customWidth="1"/>
     <col min="35" max="36" width="16" customWidth="1"/>
-    <col min="37" max="37" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="13.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:36" ht="5.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:36" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:36" ht="5.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:36" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K2" s="41"/>
     </row>
-    <row r="3" spans="2:36" ht="32.25" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B3" s="52" t="s">
+    <row r="3" spans="2:36" ht="31.8" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="B3" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="53"/>
-[...12 lines deleted...]
-      <c r="P3" s="54"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="71"/>
     </row>
-    <row r="4" spans="2:36" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="5" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:36" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B5" s="19"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="43" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="5"/>
       <c r="T5" s="8"/>
     </row>
-    <row r="6" spans="2:36" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:36" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B6" s="24"/>
       <c r="C6" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="82"/>
+      <c r="D6" s="52"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="11" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="25"/>
       <c r="J6" s="33"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="15">
         <f>J7*J11</f>
         <v>0</v>
       </c>
       <c r="P6" s="22"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
       <c r="Y6" s="1">
         <f>J11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:36" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:36" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="25"/>
       <c r="J7" s="40">
         <f>IF(J9="Dou",J6*2,IF(J9="TRI",J6*3,J6))</f>
         <v>0</v>
       </c>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="N7" s="25"/>
       <c r="O7" s="35"/>
       <c r="P7" s="22"/>
       <c r="U7" s="9"/>
       <c r="AH7" s="41" t="s">
         <v>49</v>
       </c>
       <c r="AI7" s="41"/>
       <c r="AJ7" s="41"/>
     </row>
-    <row r="8" spans="2:36" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:36" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="30"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
       <c r="N8" s="31"/>
       <c r="O8" s="31"/>
       <c r="P8" s="32"/>
       <c r="S8" s="4"/>
     </row>
-    <row r="9" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B9" s="24"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="25"/>
       <c r="J9" s="34"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="N9" s="25"/>
       <c r="O9" s="15">
         <f>O6*O7</f>
         <v>0</v>
       </c>
       <c r="P9" s="22"/>
     </row>
-    <row r="10" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="24"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="25"/>
       <c r="O10" s="25"/>
       <c r="P10" s="22"/>
       <c r="S10" t="s">
         <v>62</v>
       </c>
       <c r="AH10" s="41" t="s">
         <v>47</v>
       </c>
       <c r="AI10" s="41"/>
       <c r="AJ10" s="41"/>
     </row>
-    <row r="11" spans="2:36" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:36" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B11" s="24"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="25"/>
       <c r="J11" s="34"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="14" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="25"/>
       <c r="O11" s="15">
         <f>O6+O9</f>
         <v>0</v>
       </c>
       <c r="P11" s="22"/>
       <c r="S11" t="s">
         <v>28</v>
       </c>
       <c r="V11" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="1">
         <f>Y6/2</f>
         <v>0</v>
       </c>
       <c r="Z11" s="1">
         <f>Y6/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:36" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:36" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="22"/>
       <c r="S12" t="s">
         <v>56</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Z12" s="3" t="s">
         <v>7</v>
       </c>
       <c r="AH12" s="41" t="s">
         <v>48</v>
       </c>
       <c r="AI12" s="41"/>
       <c r="AJ12" s="41"/>
     </row>
-    <row r="13" spans="2:36" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:36" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B13" s="24"/>
-      <c r="C13" s="58" t="s">
+      <c r="C13" s="75" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="59"/>
-      <c r="E13" s="60"/>
+      <c r="D13" s="76"/>
+      <c r="E13" s="77"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
-      <c r="H13" s="67" t="s">
+      <c r="H13" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="I13" s="68"/>
-      <c r="J13" s="69"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="59"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
-      <c r="M13" s="70" t="s">
+      <c r="M13" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="N13" s="71"/>
-      <c r="O13" s="72"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="62"/>
       <c r="P13" s="22"/>
     </row>
-    <row r="14" spans="2:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:36" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="24"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="51"/>
       <c r="L14" s="51"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="50"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="2:36" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:36" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B15" s="24"/>
       <c r="C15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="49"/>
       <c r="E15" s="49"/>
       <c r="F15" s="49"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="49"/>
       <c r="J15" s="49"/>
       <c r="K15" s="49"/>
       <c r="L15" s="49"/>
       <c r="M15" s="49" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="49"/>
       <c r="O15" s="49"/>
       <c r="P15" s="22"/>
       <c r="S15" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="2:36" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:36" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B16" s="24"/>
       <c r="C16" s="25"/>
       <c r="D16" s="29" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="36" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="29" t="s">
         <v>43</v>
       </c>
       <c r="J16" s="29" t="s">
         <v>44</v>
       </c>
       <c r="K16" s="36" t="s">
         <v>45</v>
       </c>
       <c r="L16" s="37"/>
       <c r="M16" s="25"/>
       <c r="N16" s="29" t="s">
         <v>43</v>
       </c>
       <c r="O16" s="29" t="s">
         <v>44</v>
       </c>
       <c r="P16" s="36" t="s">
         <v>45</v>
       </c>
       <c r="S16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="17" spans="2:36" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:36" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B17" s="24"/>
       <c r="C17" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="17">
         <f>Y31</f>
         <v>0</v>
       </c>
       <c r="E17" s="46"/>
       <c r="F17" s="47">
         <f>D17*E17</f>
         <v>0</v>
       </c>
       <c r="G17" s="25"/>
       <c r="H17" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I17" s="17">
         <f>X36</f>
         <v>0</v>
       </c>
       <c r="J17" s="46"/>
       <c r="K17" s="47">
         <f>I17*J17</f>
         <v>0</v>
       </c>
       <c r="L17" s="38"/>
       <c r="M17" s="13" t="s">
         <v>39</v>
       </c>
       <c r="N17" s="18">
         <f>Y42</f>
         <v>0</v>
       </c>
       <c r="O17" s="46"/>
       <c r="P17" s="47">
         <f>N17*O17</f>
         <v>0</v>
       </c>
       <c r="S17" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B18" s="24"/>
       <c r="C18" s="25"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
       <c r="N18" s="28"/>
       <c r="O18" s="28"/>
       <c r="P18" s="22"/>
       <c r="U18" t="s">
         <v>1</v>
       </c>
       <c r="W18" s="1">
         <f>X11/2</f>
         <v>0</v>
       </c>
       <c r="Y18" s="1">
         <f>X11/2+Z11/2</f>
         <v>0</v>
       </c>
       <c r="AA18" s="1">
         <f>Z11/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="2:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B19" s="24"/>
       <c r="C19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="17">
         <f>W31</f>
         <v>0</v>
       </c>
       <c r="E19" s="46"/>
       <c r="F19" s="47">
         <f>D19*E19</f>
         <v>0</v>
       </c>
       <c r="G19" s="25"/>
       <c r="H19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="17">
         <f>V36</f>
         <v>0</v>
       </c>
       <c r="J19" s="46"/>
       <c r="K19" s="47">
         <f>I19*J19</f>
         <v>0</v>
       </c>
       <c r="L19" s="38"/>
       <c r="M19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="N19" s="17">
         <f>W42</f>
         <v>0</v>
       </c>
       <c r="O19" s="46"/>
       <c r="P19" s="47">
         <f>N19*O19</f>
         <v>0</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>4</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B20" s="24"/>
       <c r="C20" s="25"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="28"/>
       <c r="O20" s="28"/>
       <c r="P20" s="22"/>
       <c r="AH20" s="42" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="21" spans="2:36" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:36" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B21" s="24"/>
       <c r="C21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="17">
         <f>U31</f>
         <v>0</v>
       </c>
       <c r="E21" s="46"/>
       <c r="F21" s="47">
         <f>D21*E21</f>
         <v>0</v>
       </c>
       <c r="G21" s="25"/>
       <c r="H21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I21" s="17">
         <f>T36</f>
         <v>0</v>
       </c>
       <c r="J21" s="46"/>
       <c r="K21" s="47">
         <f>I21*J21</f>
         <v>0</v>
       </c>
       <c r="L21" s="38"/>
       <c r="M21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="N21" s="17">
         <f>U42</f>
         <v>0</v>
       </c>
       <c r="O21" s="46"/>
       <c r="P21" s="47">
         <f>N21*O21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B22" s="24"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="28"/>
       <c r="O22" s="28"/>
       <c r="P22" s="22"/>
       <c r="AI22" s="42"/>
       <c r="AJ22" s="42"/>
     </row>
-    <row r="23" spans="2:36" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:36" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B23" s="24"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
-      <c r="M23" s="73" t="s">
+      <c r="M23" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="N23" s="75">
+      <c r="N23" s="65">
         <f>S42</f>
         <v>0</v>
       </c>
-      <c r="O23" s="77"/>
-      <c r="P23" s="79">
+      <c r="O23" s="67"/>
+      <c r="P23" s="53">
         <f>O23*N23</f>
         <v>0</v>
       </c>
       <c r="U23" t="s">
         <v>2</v>
       </c>
       <c r="V23" s="1">
         <f>W18/2</f>
         <v>0</v>
       </c>
       <c r="X23" s="1">
         <f>W18/2+Y18/2</f>
         <v>0</v>
       </c>
       <c r="Z23" s="1">
         <f>Y18/2+AA18/2</f>
         <v>0</v>
       </c>
       <c r="AB23" s="1">
         <f>AA18/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:36" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:36" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B24" s="24"/>
       <c r="C24" s="25"/>
-      <c r="D24" s="61" t="s">
+      <c r="D24" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="61"/>
+      <c r="E24" s="55"/>
       <c r="F24" s="47">
         <f>F17+F19+F21</f>
         <v>0</v>
       </c>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
-      <c r="I24" s="61" t="s">
+      <c r="I24" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="J24" s="61"/>
+      <c r="J24" s="55"/>
       <c r="K24" s="47">
         <f>K17+K19+K21</f>
         <v>0</v>
       </c>
       <c r="L24" s="25"/>
-      <c r="M24" s="74"/>
-[...2 lines deleted...]
-      <c r="P24" s="80"/>
+      <c r="M24" s="64"/>
+      <c r="N24" s="66"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="54"/>
       <c r="V24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="X24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Z24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AB24" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B25" s="24"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="22"/>
     </row>
-    <row r="26" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B26" s="24"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
-      <c r="N26" s="61" t="s">
+      <c r="N26" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="O26" s="61"/>
+      <c r="O26" s="55"/>
       <c r="P26" s="47">
         <f>P17+P19+P21+P23</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B27" s="26"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
-      <c r="N27" s="81"/>
-      <c r="O27" s="81"/>
+      <c r="N27" s="56"/>
+      <c r="O27" s="56"/>
       <c r="P27" s="23"/>
     </row>
-    <row r="28" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="2:36" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="T28" t="s">
         <v>12</v>
       </c>
       <c r="U28" s="1">
         <f>V23/2</f>
         <v>0</v>
       </c>
       <c r="W28" s="1">
         <f>V23/2+X23/2</f>
         <v>0</v>
       </c>
       <c r="Y28" s="1">
         <f>X23/2+Z23/2</f>
         <v>0</v>
       </c>
       <c r="AA28" s="1">
         <f>Z23/2+AB23/2</f>
         <v>0</v>
       </c>
       <c r="AC28" s="1">
         <f>AB23/2</f>
         <v>0</v>
       </c>
       <c r="AH28" s="44" t="s">
         <v>54</v>
       </c>
       <c r="AI28" s="44"/>
       <c r="AJ28" s="44"/>
     </row>
-    <row r="29" spans="2:36" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="55" t="s">
+    <row r="29" spans="2:36" ht="26.4" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B29" s="72" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="56"/>
-[...12 lines deleted...]
-      <c r="P29" s="57"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="74"/>
       <c r="U29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH29" s="62">
+      <c r="AH29" s="78">
         <f>O11+O37</f>
         <v>0</v>
       </c>
-      <c r="AI29" s="63"/>
-      <c r="AJ29" s="64"/>
+      <c r="AI29" s="79"/>
+      <c r="AJ29" s="80"/>
     </row>
-    <row r="30" spans="2:36" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:36" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="U30" s="3"/>
       <c r="W30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="AA30" s="3"/>
       <c r="AC30" s="3"/>
     </row>
-    <row r="31" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B31" s="19"/>
       <c r="C31" s="20"/>
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="20"/>
       <c r="O31" s="20"/>
       <c r="P31" s="21"/>
       <c r="R31" s="9">
         <f>U31+W31+Y31+AA31+AC31</f>
         <v>0</v>
       </c>
       <c r="U31" s="7">
         <f>ROUND(U28,0)</f>
         <v>0</v>
       </c>
       <c r="W31" s="7">
         <f>ROUND(W28,0)</f>
         <v>0</v>
       </c>
       <c r="Y31" s="7">
         <f>ROUND(Y28,0)</f>
         <v>0</v>
       </c>
       <c r="AA31" s="7">
         <f>ROUND(AA28,0)</f>
         <v>0</v>
       </c>
       <c r="AC31" s="7">
         <f>ROUND(AC28,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B32" s="24"/>
       <c r="C32" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="D32" s="82"/>
+      <c r="D32" s="52"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="11" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="25"/>
       <c r="J32" s="33"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="13" t="s">
         <v>33</v>
       </c>
       <c r="N32" s="25"/>
       <c r="O32" s="15">
         <f>J33*J37</f>
         <v>0</v>
       </c>
       <c r="P32" s="22"/>
       <c r="R32" s="9">
         <f>U32+W32+Y32</f>
         <v>0</v>
       </c>
       <c r="W32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AH32" s="44" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="33" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B33" s="24"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="11" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="25"/>
-      <c r="J33" s="40"/>
+      <c r="J33" s="40">
+        <f>IF(J35="Dou",J32*2,IF(J35="TRI",J32*3,J32))</f>
+        <v>0</v>
+      </c>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="25"/>
       <c r="O33" s="35"/>
       <c r="P33" s="22"/>
       <c r="R33" s="9"/>
       <c r="S33" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="10">
         <f>U28/2</f>
         <v>0</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="1">
         <f>U28/2+W28/2</f>
         <v>0</v>
       </c>
       <c r="W33" s="3"/>
       <c r="X33" s="1">
         <f>W28/2+Y28/2</f>
         <v>0</v>
       </c>
       <c r="Y33" s="3"/>
       <c r="Z33" s="1">
         <f>Y28/2+AA28/2</f>
         <v>0</v>
       </c>
       <c r="AA33" s="3"/>
       <c r="AB33" s="1">
         <f>AA28/2+AC28/2</f>
         <v>0</v>
       </c>
       <c r="AC33" s="3"/>
       <c r="AD33" s="1">
         <f>AC28/2</f>
         <v>0</v>
       </c>
-      <c r="AH33" s="65" t="s">
+      <c r="AH33" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="AI33" s="65" t="s">
+      <c r="AI33" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="AJ33" s="65" t="s">
+      <c r="AJ33" s="81" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="34" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B34" s="30"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="31"/>
       <c r="O34" s="31"/>
       <c r="P34" s="32"/>
       <c r="T34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U34" s="3"/>
       <c r="V34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W34" s="3"/>
       <c r="X34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AA34" s="3"/>
       <c r="AB34" s="3" t="s">
         <v>27</v>
       </c>
       <c r="AC34" s="3"/>
       <c r="AD34" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="AH34" s="66"/>
-[...1 lines deleted...]
-      <c r="AJ34" s="66"/>
+      <c r="AH34" s="82"/>
+      <c r="AI34" s="82"/>
+      <c r="AJ34" s="82"/>
     </row>
-    <row r="35" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="24"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="12" t="s">
         <v>31</v>
       </c>
       <c r="I35" s="25"/>
       <c r="J35" s="34"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="13" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="25"/>
       <c r="O35" s="15">
         <f>O32*O33</f>
         <v>0</v>
       </c>
       <c r="P35" s="22"/>
       <c r="U35" s="3"/>
       <c r="W35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="AA35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AH35" s="45">
         <f>F24+F50</f>
         <v>0</v>
       </c>
       <c r="AI35" s="45">
         <f>K24+K50</f>
         <v>0</v>
       </c>
       <c r="AJ35" s="45">
         <f>P26+P52</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B36" s="24"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="24"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25"/>
       <c r="O36" s="25"/>
       <c r="P36" s="22"/>
       <c r="R36" s="9">
         <f>T33+V33+X33+Z33+AB33+AD33</f>
         <v>0</v>
       </c>
       <c r="T36" s="7">
         <f>T33</f>
         <v>0</v>
       </c>
       <c r="U36" s="3"/>
       <c r="V36" s="7">
         <f>V33</f>
         <v>0</v>
       </c>
       <c r="W36" s="3"/>
       <c r="X36" s="7">
         <f>X33</f>
         <v>0</v>
       </c>
       <c r="Y36" s="3"/>
       <c r="Z36" s="7">
         <f>Z33</f>
         <v>0</v>
       </c>
       <c r="AA36" s="3"/>
       <c r="AB36" s="7">
         <f>AB33</f>
         <v>0</v>
       </c>
       <c r="AC36" s="3"/>
       <c r="AD36" s="7">
         <f>AD33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="37" spans="2:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B37" s="24"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I37" s="25"/>
       <c r="J37" s="34"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="N37" s="25"/>
       <c r="O37" s="15">
         <f>O32+O35</f>
         <v>0</v>
       </c>
       <c r="P37" s="22"/>
       <c r="R37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="3"/>
       <c r="V37" s="8"/>
       <c r="W37" s="3"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="3"/>
       <c r="AA37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AI37" s="44"/>
       <c r="AJ37" s="44"/>
     </row>
-    <row r="38" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B38" s="24"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25"/>
       <c r="O38" s="25"/>
       <c r="P38" s="22"/>
       <c r="R38" t="s">
         <v>17</v>
       </c>
       <c r="S38" s="1">
         <f>ROUND(T33/2,0)</f>
         <v>0</v>
       </c>
       <c r="T38">
         <f>$U$6*T37</f>
         <v>0</v>
@@ -7477,147 +7481,147 @@
       <c r="W38" s="1">
         <f>ROUND(V33/2+X33/2,0)</f>
         <v>0</v>
       </c>
       <c r="X38">
         <f>$U$6*X37</f>
         <v>0</v>
       </c>
       <c r="Y38" s="1">
         <f>ROUND(X33/2+Z33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AA38" s="1">
         <f>ROUND(Z33/2+AB33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AC38" s="1">
         <f>ROUND(AB33/2+AD33/2,0)</f>
         <v>0</v>
       </c>
       <c r="AE38" s="1">
         <f>ROUND(AD33/2,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:36" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B39" s="24"/>
-      <c r="C39" s="58" t="s">
+      <c r="C39" s="75" t="s">
         <v>57</v>
       </c>
-      <c r="D39" s="59"/>
-      <c r="E39" s="60"/>
+      <c r="D39" s="76"/>
+      <c r="E39" s="77"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
-      <c r="H39" s="67" t="s">
+      <c r="H39" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="I39" s="68"/>
-      <c r="J39" s="69"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="59"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
-      <c r="M39" s="70" t="s">
+      <c r="M39" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="N39" s="71"/>
-      <c r="O39" s="72"/>
+      <c r="N39" s="61"/>
+      <c r="O39" s="62"/>
       <c r="P39" s="22"/>
       <c r="S39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="U39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AC39" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="40" spans="2:36" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:36" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="24"/>
       <c r="C40" s="50"/>
       <c r="D40" s="50"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
       <c r="H40" s="50"/>
       <c r="I40" s="50"/>
       <c r="J40" s="50"/>
       <c r="K40" s="51"/>
       <c r="L40" s="51"/>
       <c r="M40" s="50"/>
       <c r="N40" s="50"/>
       <c r="O40" s="50"/>
       <c r="P40" s="22"/>
       <c r="S40" s="3"/>
       <c r="U40" s="3"/>
       <c r="W40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AC40" s="3"/>
       <c r="AE40" s="3"/>
     </row>
-    <row r="41" spans="2:36" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:36" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B41" s="24"/>
       <c r="C41" s="49" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="49"/>
       <c r="E41" s="49"/>
       <c r="F41" s="49"/>
       <c r="G41" s="49"/>
       <c r="H41" s="49" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="49"/>
       <c r="J41" s="49"/>
       <c r="K41" s="49"/>
       <c r="L41" s="49"/>
       <c r="M41" s="49" t="s">
         <v>15</v>
       </c>
       <c r="N41" s="49"/>
       <c r="O41" s="49"/>
       <c r="P41" s="22"/>
       <c r="U41" s="3"/>
       <c r="W41" s="3"/>
       <c r="Y41" s="3"/>
       <c r="AA41" s="3"/>
       <c r="AC41" s="3"/>
     </row>
-    <row r="42" spans="2:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:36" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B42" s="24"/>
       <c r="C42" s="25"/>
       <c r="D42" s="29" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="29" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="36" t="s">
         <v>45</v>
       </c>
       <c r="G42" s="25"/>
       <c r="H42" s="25"/>
       <c r="I42" s="29" t="s">
         <v>43</v>
       </c>
       <c r="J42" s="29" t="s">
         <v>44</v>
       </c>
       <c r="K42" s="36" t="s">
         <v>45</v>
       </c>
       <c r="L42" s="37"/>
       <c r="M42" s="25"/>
       <c r="N42" s="29" t="s">
@@ -7645,783 +7649,783 @@
       <c r="V42" s="6"/>
       <c r="W42" s="7">
         <f>W38</f>
         <v>0</v>
       </c>
       <c r="X42" s="6"/>
       <c r="Y42" s="7">
         <f>Y38</f>
         <v>0</v>
       </c>
       <c r="Z42" s="6"/>
       <c r="AA42" s="7">
         <f>AA38</f>
         <v>0</v>
       </c>
       <c r="AB42" s="6"/>
       <c r="AC42" s="7">
         <f>AC38</f>
         <v>0</v>
       </c>
       <c r="AE42" s="7">
         <f>AE38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="2:36" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:36" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B43" s="24"/>
       <c r="C43" s="13" t="s">
         <v>58</v>
       </c>
       <c r="D43" s="17">
         <f>Y72</f>
         <v>0</v>
       </c>
       <c r="E43" s="46"/>
       <c r="F43" s="47">
         <f>D43*E43</f>
         <v>0</v>
       </c>
       <c r="G43" s="25"/>
       <c r="H43" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I43" s="17">
         <f>X77</f>
         <v>0</v>
       </c>
       <c r="J43" s="46"/>
       <c r="K43" s="47">
         <f>I43*J43</f>
         <v>0</v>
       </c>
       <c r="L43" s="38"/>
       <c r="M43" s="13" t="s">
         <v>39</v>
       </c>
       <c r="N43" s="18">
         <f>Y82</f>
         <v>0</v>
       </c>
       <c r="O43" s="46"/>
       <c r="P43" s="47">
         <f>N43*O43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="2:36" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:36" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B44" s="24"/>
       <c r="C44" s="25"/>
       <c r="D44" s="28"/>
       <c r="E44" s="28"/>
       <c r="F44" s="28"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="28"/>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
       <c r="N44" s="28"/>
       <c r="O44" s="28"/>
       <c r="P44" s="22"/>
       <c r="R44" s="9"/>
     </row>
-    <row r="45" spans="2:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:36" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B45" s="24"/>
       <c r="C45" s="13" t="s">
         <v>39</v>
       </c>
       <c r="D45" s="17">
         <f>W72</f>
         <v>0</v>
       </c>
       <c r="E45" s="46"/>
       <c r="F45" s="47">
         <f>D45*E45</f>
         <v>0</v>
       </c>
       <c r="G45" s="25"/>
       <c r="H45" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I45" s="17">
         <f>V77</f>
         <v>0</v>
       </c>
       <c r="J45" s="46"/>
       <c r="K45" s="47">
         <f>I45*J45</f>
         <v>0</v>
       </c>
       <c r="L45" s="38"/>
       <c r="M45" s="13" t="s">
         <v>40</v>
       </c>
       <c r="N45" s="17">
         <f>W82</f>
         <v>0</v>
       </c>
       <c r="O45" s="46"/>
       <c r="P45" s="47">
         <f>N45*O45</f>
         <v>0</v>
       </c>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="U45" s="39"/>
       <c r="W45" s="39"/>
       <c r="Y45" s="39"/>
     </row>
-    <row r="46" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B46" s="24"/>
       <c r="C46" s="25"/>
       <c r="D46" s="28"/>
       <c r="E46" s="28"/>
       <c r="F46" s="28"/>
       <c r="G46" s="25"/>
       <c r="H46" s="25"/>
       <c r="I46" s="28"/>
       <c r="J46" s="28"/>
       <c r="K46" s="28"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="28"/>
       <c r="O46" s="28"/>
       <c r="P46" s="22"/>
       <c r="R46" s="9"/>
     </row>
-    <row r="47" spans="2:36" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:36" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B47" s="24"/>
       <c r="C47" s="13" t="s">
         <v>40</v>
       </c>
       <c r="D47" s="17">
         <f>U72</f>
         <v>0</v>
       </c>
       <c r="E47" s="46"/>
       <c r="F47" s="47">
         <f>D47*E47</f>
         <v>0</v>
       </c>
       <c r="G47" s="25"/>
       <c r="H47" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I47" s="17">
         <f>T77</f>
         <v>0</v>
       </c>
       <c r="J47" s="46"/>
       <c r="K47" s="47">
         <f>I47*J47</f>
         <v>0</v>
       </c>
       <c r="L47" s="38"/>
       <c r="M47" s="13" t="s">
         <v>41</v>
       </c>
       <c r="N47" s="17">
         <f>U82</f>
         <v>0</v>
       </c>
       <c r="O47" s="46"/>
       <c r="P47" s="47">
         <f>N47*O47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="2:36" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:36" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B48" s="24"/>
       <c r="C48" s="25"/>
       <c r="D48" s="25"/>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
       <c r="N48" s="28"/>
       <c r="O48" s="28"/>
       <c r="P48" s="22"/>
       <c r="R48" s="16"/>
       <c r="S48" s="16"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="Y48" s="1">
         <f>J37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="2:28" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:28" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B49" s="24"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
-      <c r="M49" s="73" t="s">
+      <c r="M49" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="N49" s="75">
+      <c r="N49" s="65">
         <f>S82</f>
         <v>0</v>
       </c>
-      <c r="O49" s="77"/>
-      <c r="P49" s="79">
+      <c r="O49" s="67"/>
+      <c r="P49" s="53">
         <f>O49*N49</f>
         <v>0</v>
       </c>
       <c r="U49" s="9"/>
     </row>
-    <row r="50" spans="2:28" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:28" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="24"/>
       <c r="C50" s="25"/>
-      <c r="D50" s="61" t="s">
+      <c r="D50" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="E50" s="61"/>
+      <c r="E50" s="55"/>
       <c r="F50" s="47">
         <f>F43+F45+F47</f>
         <v>0</v>
       </c>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
-      <c r="I50" s="61" t="s">
+      <c r="I50" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="J50" s="61"/>
+      <c r="J50" s="55"/>
       <c r="K50" s="47">
         <f>K43+K45+K47</f>
         <v>0</v>
       </c>
       <c r="L50" s="25"/>
-      <c r="M50" s="74"/>
-[...2 lines deleted...]
-      <c r="P50" s="80"/>
+      <c r="M50" s="64"/>
+      <c r="N50" s="66"/>
+      <c r="O50" s="68"/>
+      <c r="P50" s="54"/>
       <c r="S50" s="4"/>
     </row>
-    <row r="51" spans="2:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B51" s="24"/>
       <c r="C51" s="25"/>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="22"/>
     </row>
-    <row r="52" spans="2:28" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:28" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B52" s="24"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
-      <c r="N52" s="61" t="s">
+      <c r="N52" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="O52" s="61"/>
+      <c r="O52" s="55"/>
       <c r="P52" s="47">
         <f>P43+P45+P47+P49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="2:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:28" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B53" s="26"/>
       <c r="C53" s="27"/>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="27"/>
-      <c r="N53" s="81"/>
-      <c r="O53" s="81"/>
+      <c r="N53" s="56"/>
+      <c r="O53" s="56"/>
       <c r="P53" s="23"/>
       <c r="V53" t="s">
         <v>0</v>
       </c>
       <c r="X53" s="1">
         <f>Y48/2</f>
         <v>0</v>
       </c>
       <c r="Z53" s="1">
         <f>Y48/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="2:28" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:28" x14ac:dyDescent="0.3">
       <c r="X54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Z54" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="59" spans="2:28" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:28" x14ac:dyDescent="0.3">
       <c r="U59" t="s">
         <v>1</v>
       </c>
       <c r="W59" s="1">
         <f>X53/2</f>
         <v>0</v>
       </c>
       <c r="Y59" s="1">
         <f>X53/2+Z53/2</f>
         <v>0</v>
       </c>
       <c r="AA59" s="1">
         <f>Z53/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:28" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:28" x14ac:dyDescent="0.3">
       <c r="W60" s="3" t="s">
         <v>4</v>
       </c>
       <c r="Y60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AA60" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="64" spans="2:28" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:28" x14ac:dyDescent="0.3">
       <c r="U64" t="s">
         <v>2</v>
       </c>
       <c r="V64" s="1">
         <f>W59/2</f>
         <v>0</v>
       </c>
       <c r="X64" s="1">
         <f>W59/2+Y59/2</f>
         <v>0</v>
       </c>
       <c r="Z64" s="1">
         <f>Y59/2+AA59/2</f>
         <v>0</v>
       </c>
       <c r="AB64" s="1">
         <f>AA59/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="65" spans="18:31" x14ac:dyDescent="0.3">
       <c r="V65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="X65" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Z65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AB65" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="69" spans="18:31" x14ac:dyDescent="0.3">
       <c r="T69" t="s">
         <v>12</v>
       </c>
       <c r="U69" s="1">
         <f>V64/2</f>
         <v>0</v>
       </c>
       <c r="W69" s="1">
         <f>V64/2+X64/2</f>
         <v>0</v>
       </c>
       <c r="Y69" s="1">
         <f>X64/2+Z64/2</f>
         <v>0</v>
       </c>
       <c r="AA69" s="1">
         <f>Z64/2+AB64/2</f>
         <v>0</v>
       </c>
       <c r="AC69" s="1">
         <f>AB64/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="70" spans="18:31" x14ac:dyDescent="0.3">
       <c r="U70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="Y70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AA70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AC70" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="71" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="71" spans="18:31" x14ac:dyDescent="0.3">
       <c r="U71" s="3"/>
       <c r="W71" s="3"/>
       <c r="Y71" s="3"/>
       <c r="AA71" s="3"/>
       <c r="AC71" s="3"/>
     </row>
-    <row r="72" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="72" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R72" s="9">
         <f>U72+W72+Y72+AA72+AC72</f>
         <v>0</v>
       </c>
       <c r="U72" s="7">
         <f>ROUND(U69,0)</f>
         <v>0</v>
       </c>
       <c r="W72" s="7">
         <f>ROUND(W69,0)</f>
         <v>0</v>
       </c>
       <c r="Y72" s="7">
         <f>ROUND(Y69,0)</f>
         <v>0</v>
       </c>
       <c r="AA72" s="7">
         <f>ROUND(AA69,0)</f>
         <v>0</v>
       </c>
       <c r="AC72" s="7">
         <f>ROUND(AC69,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R73" s="9">
         <f>U73+W73+Y73</f>
         <v>0</v>
       </c>
       <c r="W73" s="3"/>
       <c r="Y73" s="3"/>
       <c r="AA73" s="3"/>
       <c r="AC73" s="3"/>
     </row>
-    <row r="74" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="74" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R74" s="9"/>
       <c r="S74" t="s">
         <v>16</v>
       </c>
       <c r="T74" s="10">
         <f>U69/2</f>
         <v>0</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="1">
         <f>U69/2+W69/2</f>
         <v>0</v>
       </c>
       <c r="W74" s="3"/>
       <c r="X74" s="1">
         <f>W69/2+Y69/2</f>
         <v>0</v>
       </c>
       <c r="Y74" s="3"/>
       <c r="Z74" s="1">
         <f>Y69/2+AA69/2</f>
         <v>0</v>
       </c>
       <c r="AA74" s="3"/>
       <c r="AB74" s="1">
         <f>AA69/2+AC69/2</f>
         <v>0</v>
       </c>
       <c r="AC74" s="3"/>
       <c r="AD74" s="1">
         <f>AC69/2</f>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="75" spans="18:31" x14ac:dyDescent="0.3">
       <c r="T75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U75" s="3"/>
       <c r="V75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W75" s="3"/>
       <c r="X75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="Y75" s="3"/>
       <c r="Z75" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AA75" s="3"/>
       <c r="AB75" s="3" t="s">
         <v>27</v>
       </c>
       <c r="AC75" s="3"/>
       <c r="AD75" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="76" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="76" spans="18:31" x14ac:dyDescent="0.3">
       <c r="U76" s="3"/>
       <c r="W76" s="3"/>
       <c r="Y76" s="3"/>
       <c r="AA76" s="3"/>
       <c r="AC76" s="3"/>
     </row>
-    <row r="77" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="77" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R77" s="9">
         <f>T74+V74+X74+Z74+AB74+AD74</f>
         <v>0</v>
       </c>
       <c r="T77" s="7">
         <f>T74</f>
         <v>0</v>
       </c>
       <c r="U77" s="3"/>
       <c r="V77" s="7">
         <f>V74</f>
         <v>0</v>
       </c>
       <c r="W77" s="3"/>
       <c r="X77" s="7">
         <f>X74</f>
         <v>0</v>
       </c>
       <c r="Y77" s="3"/>
       <c r="Z77" s="7">
         <f>Z74</f>
         <v>0</v>
       </c>
       <c r="AA77" s="3"/>
       <c r="AB77" s="7">
         <f>AB74</f>
         <v>0</v>
       </c>
       <c r="AC77" s="3"/>
       <c r="AD77" s="7">
         <f>AD74</f>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="78" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R78" s="8"/>
       <c r="T78" s="8"/>
       <c r="U78" s="3"/>
       <c r="V78" s="8"/>
       <c r="W78" s="3"/>
       <c r="X78" s="8"/>
       <c r="Y78" s="3"/>
       <c r="AA78" s="3"/>
       <c r="AC78" s="3"/>
     </row>
-    <row r="79" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="79" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R79" t="s">
         <v>17</v>
       </c>
       <c r="S79" s="1">
         <f>ROUND(T74/2,0)</f>
         <v>0</v>
       </c>
       <c r="T79">
         <f>$U$6*T78</f>
         <v>0</v>
       </c>
       <c r="U79" s="1">
         <f>ROUND(T74/2+V74/2,0)</f>
         <v>0</v>
       </c>
       <c r="V79">
         <f>$U$6*V78</f>
         <v>0</v>
       </c>
       <c r="W79" s="1">
         <f>ROUND(V74/2+X74/2,0)</f>
         <v>0</v>
       </c>
       <c r="X79">
         <f>$U$6*X78</f>
         <v>0</v>
       </c>
       <c r="Y79" s="1">
         <f>ROUND(X74/2+Z74/2,0)</f>
         <v>0</v>
       </c>
       <c r="AA79" s="1">
         <f>ROUND(Z74/2+AB74/2,0)</f>
         <v>0</v>
       </c>
       <c r="AC79" s="1">
         <f>ROUND(AB74/2+AD74/2,0)</f>
         <v>0</v>
       </c>
       <c r="AE79" s="1">
         <f>ROUND(AD74/2,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="80" spans="18:31" x14ac:dyDescent="0.3">
       <c r="S80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="Y80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="AA80" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AC80" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AE80" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="81" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="81" spans="18:31" x14ac:dyDescent="0.3">
       <c r="U81" s="3"/>
       <c r="W81" s="3"/>
       <c r="Y81" s="3"/>
       <c r="AA81" s="3"/>
       <c r="AC81" s="3"/>
     </row>
-    <row r="82" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="82" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R82" s="9">
         <f>S79+U79+W79+Y79+AA79+AC79+AE79</f>
         <v>0</v>
       </c>
       <c r="S82" s="7">
         <f>S79</f>
         <v>0</v>
       </c>
       <c r="U82" s="7">
         <f>U79</f>
         <v>0</v>
       </c>
       <c r="V82" s="6"/>
       <c r="W82" s="7">
         <f>W79</f>
         <v>0</v>
       </c>
       <c r="X82" s="6"/>
       <c r="Y82" s="7">
         <f>Y79</f>
         <v>0</v>
       </c>
       <c r="Z82" s="6"/>
       <c r="AA82" s="7">
         <f>AA79</f>
         <v>0</v>
       </c>
       <c r="AB82" s="6"/>
       <c r="AC82" s="7">
         <f>AC79</f>
         <v>0</v>
       </c>
       <c r="AE82" s="7">
         <f>AE79</f>
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="84" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R84" s="9"/>
     </row>
-    <row r="85" spans="18:31" x14ac:dyDescent="0.25">
+    <row r="85" spans="18:31" x14ac:dyDescent="0.3">
       <c r="R85" s="39"/>
       <c r="S85" s="39"/>
       <c r="U85" s="39"/>
       <c r="W85" s="39"/>
       <c r="Y85" s="39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="P23:P24"/>
-[...10 lines deleted...]
-    <mergeCell ref="O49:O50"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B29:P29"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="AH29:AJ29"/>
     <mergeCell ref="AH33:AH34"/>
     <mergeCell ref="AI33:AI34"/>
     <mergeCell ref="AJ33:AJ34"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="M13:O13"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="O23:O24"/>
     <mergeCell ref="P49:P50"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="H39:J39"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="P23:P24"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="I50:J50"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="C15:F24">
     <cfRule type="expression" dxfId="11" priority="11">
       <formula>$D$6="5 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="10" priority="12">
       <formula>$D$6="6 parties"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C41:F50">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>$D$32="5 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="8" priority="2">
       <formula>$D$32="6 parties"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H15:K24">
     <cfRule type="expression" dxfId="7" priority="13">
       <formula>$D$6="4 parties"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="6" priority="14">
       <formula>$D$6="6 parties"</formula>
     </cfRule>